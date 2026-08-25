--- v0 (2025-10-01)
+++ v1 (2026-08-25)
@@ -14163,52 +14163,52 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010086D775493EC25B4DAA20DF2EB2192A68" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ccdb8a5b421ecafe92114b1c6f825e90">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="40be34d5-3247-410e-b2d2-eaefdb39b6ac" xmlns:ns3="c54d84d8-a334-4fd6-89ed-66e81fc295fc" xmlns:ns4="5a9505df-fddb-4506-8a62-953ba2c479e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03ed8979ec88e6b1f5e432a3aeed20" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010086D775493EC25B4DAA20DF2EB2192A68" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d0eeefa612317df2e5f552673e3fdbbd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="40be34d5-3247-410e-b2d2-eaefdb39b6ac" xmlns:ns3="c54d84d8-a334-4fd6-89ed-66e81fc295fc" xmlns:ns4="5a9505df-fddb-4506-8a62-953ba2c479e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c8b550022e37bd0aba1fb4fbd73ade3" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="40be34d5-3247-410e-b2d2-eaefdb39b6ac"/>
     <xsd:import namespace="c54d84d8-a334-4fd6-89ed-66e81fc295fc"/>
     <xsd:import namespace="5a9505df-fddb-4506-8a62-953ba2c479e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:Tags" minOccurs="0"/>
                 <xsd:element ref="ns4:Sub_x002d_section" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="40be34d5-3247-410e-b2d2-eaefdb39b6ac" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Section" ma:index="8" nillable="true" ma:displayName="Section" ma:list="{36e24c1b-829b-4514-a570-0ac6dafecba9}" ma:internalName="Section" ma:showField="Title" ma:web="2f43831a-8c0a-4153-a700-02be452c7a44">
       <xsd:simpleType>
@@ -14380,51 +14380,51 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4119509F-4F39-41BB-B02F-F8FAFF5A7A35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba39a59a-8475-4857-969f-ecfd0495a948"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF36D72A-1A10-49B1-A934-3CE0FD43ACAE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E2DFD5D-8F89-47A7-8BD9-4BCAA641B72F}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EE009E3-80C0-4F25-8BD3-F2831D3AD00B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>409</Words>
   <Characters>2333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>